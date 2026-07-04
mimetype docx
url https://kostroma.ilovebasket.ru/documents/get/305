--- v0 (2026-03-07)
+++ v1 (2026-07-04)
@@ -1,77 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4170EB9A" w14:textId="77777777" w:rsidR="00387889" w:rsidRPr="008D2B93" w:rsidRDefault="00387889" w:rsidP="00387889">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk145670019"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk146041614"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk147652115"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk190325232"/>
       <w:bookmarkStart w:id="4" w:name="_Hlk122684156"/>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="008D2B93">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
             <w14:schemeClr w14:val="dk1">
               <w14:alpha w14:val="60000"/>
             </w14:schemeClr>
           </w14:shadow>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t>КАЛЕНДАРЬ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3F084B" w14:textId="77777777" w:rsidR="00A561BE" w:rsidRPr="00A561BE" w:rsidRDefault="00A561BE" w:rsidP="00A561BE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -525,51 +523,51 @@
         <w:gridCol w:w="1270"/>
         <w:gridCol w:w="856"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1850"/>
         <w:gridCol w:w="1982"/>
         <w:gridCol w:w="1977"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="849"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD79F4" w:rsidRPr="00FD79F4" w14:paraId="37CA7A93" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEF3A89" w14:textId="77777777" w:rsidR="001F7DF7" w:rsidRPr="00FD79F4" w:rsidRDefault="001F7DF7" w:rsidP="0035597A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Hlk181183611"/>
+            <w:bookmarkStart w:id="5" w:name="_Hlk181183611"/>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
             <w:bookmarkEnd w:id="2"/>
             <w:bookmarkEnd w:id="3"/>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77A579F9" w14:textId="77777777" w:rsidR="001F7DF7" w:rsidRPr="00FD79F4" w:rsidRDefault="001F7DF7" w:rsidP="0035597A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -726,2467 +724,2623 @@
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11481" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BCE637F" w14:textId="45A3A75E" w:rsidR="00E323A2" w:rsidRPr="00FD79F4" w:rsidRDefault="00E323A2" w:rsidP="0035597A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ГРУПОВОЙ ЭТАП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D20EC" w:rsidRPr="00FD79F4" w14:paraId="2910A164" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00506D23" w:rsidRPr="00FD79F4" w14:paraId="2910A164" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49896D57" w14:textId="7F2E8B3A" w:rsidR="006D20EC" w:rsidRPr="00FD79F4" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="49896D57" w14:textId="7F2E8B3A" w:rsidR="00506D23" w:rsidRPr="00FD79F4" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FAC56F" w14:textId="3D19C818" w:rsidR="006D20EC" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
-[...56 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w14:paraId="794297FC" w14:textId="7599B09F" w:rsidR="00506D23" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>03.03.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EFE391" w14:textId="0ACD9FE0" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(вторник)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFA0F42" w14:textId="4F7B46A2" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
-[...26 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="7AFA0F42" w14:textId="70E0B140" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66285228" w14:textId="3CCD2A9C" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="66285228" w14:textId="46DA25FC" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E87E16" w14:textId="77777777" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="39F00864" w14:textId="77777777" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68C23F50" w14:textId="6339DC8B" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="68C23F50" w14:textId="487EC7FC" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F03E1E9" w14:textId="3DCEB66F" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="7F03E1E9" w14:textId="262E7947" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ВА РХБЗ (КОСТРОМА)</w:t>
+              <w:t>БКК (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52FE9F87" w14:textId="3E39966B" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
+          <w:p w14:paraId="52FE9F87" w14:textId="5FEF722E" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>СШ № 2 (КОСТРОМА)</w:t>
+              <w:t>КГСХА (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07346A0B" w14:textId="4DBBDBEC" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="07346A0B" w14:textId="452AB86C" w:rsidR="00506D23" w:rsidRPr="00FA6D98" w:rsidRDefault="00FA6D98" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3AEFDD" w14:textId="72DCA460" w:rsidR="006D20EC" w:rsidRPr="00731E61" w:rsidRDefault="006D20EC" w:rsidP="006D20EC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D3AEFDD" w14:textId="2A211068" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00F51985" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>59:64</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22065" w:rsidRPr="00FD79F4" w14:paraId="62741D3E" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00506D23" w:rsidRPr="00FD79F4" w14:paraId="62741D3E" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3315B85D" w14:textId="55CF3605" w:rsidR="00D22065" w:rsidRPr="00FD79F4" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="3315B85D" w14:textId="55CF3605" w:rsidR="00506D23" w:rsidRPr="00FD79F4" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3195BA4C" w14:textId="427F8A4C" w:rsidR="00D22065" w:rsidRDefault="00D22065" w:rsidP="00D22065">
-[...28 lines deleted...]
-              <w:t>(воскресенье)</w:t>
+          <w:p w14:paraId="36B69501" w14:textId="77777777" w:rsidR="00506D23" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>03.03.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="634E8500" w14:textId="157F1238" w:rsidR="00506D23" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(вторник)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56513A33" w14:textId="65583AF4" w:rsidR="00D22065" w:rsidRDefault="00D22065" w:rsidP="00D22065">
-[...12 lines deleted...]
-              <w:t>17:00</w:t>
+          <w:p w14:paraId="56513A33" w14:textId="23F66749" w:rsidR="00506D23" w:rsidRDefault="00506D23" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05329145" w14:textId="12F03E57" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="05329145" w14:textId="34F24892" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259451FE" w14:textId="77777777" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="4DD6D910" w14:textId="77777777" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFBB644" w14:textId="461A5491" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="7FFBB644" w14:textId="4652145A" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768C435D" w14:textId="7B2B099A" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="768C435D" w14:textId="32902D68" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>КГСХА (КОСТРОМА)</w:t>
+              <w:t>ВА РХБЗ (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E013FF1" w14:textId="3D1C4B5C" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="7E013FF1" w14:textId="602AC971" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00506D23" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>«Зенит» (ГАЛИЧ)</w:t>
+              <w:t>БК «Медведи» ЯМО (Ярославская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10FEF5D1" w14:textId="3AF0BBDC" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
+          <w:p w14:paraId="10FEF5D1" w14:textId="12F1D2B1" w:rsidR="00506D23" w:rsidRPr="00FA6D98" w:rsidRDefault="00FA6D98" w:rsidP="00506D23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="00B050"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="202910BE" w14:textId="77777777" w:rsidR="00D22065" w:rsidRPr="00731E61" w:rsidRDefault="00D22065" w:rsidP="00D22065">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="202910BE" w14:textId="44E7CED1" w:rsidR="00506D23" w:rsidRPr="00731E61" w:rsidRDefault="00F51985" w:rsidP="00506D23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>63:69</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="655EE3C1" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="007234FD" w:rsidRPr="00FD79F4" w14:paraId="655EE3C1" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0C4454" w14:textId="09583171" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="7E0C4454" w14:textId="09583171" w:rsidR="007234FD" w:rsidRPr="00FD79F4" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B39CD52" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...15 lines deleted...]
-          <w:p w14:paraId="0087B24A" w14:textId="33869D01" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5EEFF799" w14:textId="77777777" w:rsidR="007234FD" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.03.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0087B24A" w14:textId="36FAA078" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(вторник)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70CF6B4A" w14:textId="08F27894" w:rsidR="006E14B9" w:rsidRPr="006D20EC" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...12 lines deleted...]
-              <w:t>18:30</w:t>
+          <w:p w14:paraId="70CF6B4A" w14:textId="47EAE70C" w:rsidR="007234FD" w:rsidRPr="006D20EC" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6053EEBE" w14:textId="5CA364D7" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="6053EEBE" w14:textId="19AE8DD4" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03607A41" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5883C905" w14:textId="77777777" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A204D1" w14:textId="273EC38A" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="47A204D1" w14:textId="52C397D6" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9FA337" w14:textId="5581977F" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="2D9FA337" w14:textId="34A4D079" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>БКК (КОСТРОМА)</w:t>
+              <w:t>БК «Медведи» ЯМО (Ярославская область)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60452DED" w14:textId="679DC01F" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="60452DED" w14:textId="31DE82BB" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>«Зенит» (ГАЛИЧ)</w:t>
+              <w:t>СШ № 2 (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01AC7A5B" w14:textId="4063B991" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="01AC7A5B" w14:textId="404A126E" w:rsidR="007234FD" w:rsidRPr="00FA6D98" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58FFB8BC" w14:textId="159AEF70" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58FFB8BC" w14:textId="7A85D08E" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="00F51985" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>74:61</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="1C7BE6B7" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="007234FD" w:rsidRPr="00FD79F4" w14:paraId="1C7BE6B7" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04544CB1" w14:textId="176D6471" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="04544CB1" w14:textId="176D6471" w:rsidR="007234FD" w:rsidRPr="00FD79F4" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB43A02" w14:textId="0DF2066A" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...28 lines deleted...]
-              <w:t>(вторник)</w:t>
+          <w:p w14:paraId="74B1DF46" w14:textId="77777777" w:rsidR="007234FD" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.03.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20C7697E" w14:textId="66CF6E0C" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(суббота)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D26D6F3" w14:textId="7E905B50" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...12 lines deleted...]
-              <w:t>20:00</w:t>
+          <w:p w14:paraId="1D26D6F3" w14:textId="3EBDB8AC" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7610E963" w14:textId="0A9C486C" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="7610E963" w14:textId="0F62710F" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28930BC3" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="4E98065E" w14:textId="77777777" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5CDC83" w14:textId="2C36F7FB" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="1B5CDC83" w14:textId="39392DA6" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54845346" w14:textId="4DB16B92" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="54845346" w14:textId="6199098D" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ВА РХБЗ (КОСТРОМА)</w:t>
+              <w:t>БКК (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="737B926C" w14:textId="2A78A75E" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="737B926C" w14:textId="471054AB" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="007234FD" w:rsidP="007234FD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>БК «Медведи» ЯМО (Ярославская область)</w:t>
+              <w:t>«Зенит» (ГАЛИЧ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="099B2571" w14:textId="4CD2D6ED" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="099B2571" w14:textId="588CF3EB" w:rsidR="007234FD" w:rsidRPr="00FA6D98" w:rsidRDefault="007234FD" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66AD2BF3" w14:textId="73E05933" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="66AD2BF3" w14:textId="2B81A7D9" w:rsidR="007234FD" w:rsidRPr="00731E61" w:rsidRDefault="00CB73EB" w:rsidP="007234FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28:63</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="61986B30" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="001F627A" w:rsidRPr="00FD79F4" w14:paraId="61986B30" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B302EB" w14:textId="5AB2F2DB" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="05B302EB" w14:textId="5AB2F2DB" w:rsidR="001F627A" w:rsidRPr="00FD79F4" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587DAB7A" w14:textId="181E5506" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...28 lines deleted...]
-              <w:t>(четверг)</w:t>
+          <w:p w14:paraId="3276695F" w14:textId="77777777" w:rsidR="001F627A" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.03.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F83B21C" w14:textId="03B523AD" w:rsidR="001F627A" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(суббота)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A54B39D" w14:textId="791D59D6" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...12 lines deleted...]
-              <w:t>18:30</w:t>
+          <w:p w14:paraId="3A54B39D" w14:textId="5726663C" w:rsidR="001F627A" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>17:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E7B66E6" w14:textId="0E718DEF" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5E7B66E6" w14:textId="772CE316" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="355EC9E4" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="1010B449" w14:textId="77777777" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F276FBA" w14:textId="1073EEEC" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3F276FBA" w14:textId="6BE12092" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F61B2B" w14:textId="7693DE5D" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="66F61B2B" w14:textId="6E961A30" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>БКК (КОСТРОМА)</w:t>
+              <w:t>ВА РХБЗ (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7D3058" w14:textId="21C69790" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="0A7D3058" w14:textId="0F779E40" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>КГСХА (КОСТРОМА)</w:t>
+              <w:t>СШ № 2 (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB44CC6" w14:textId="4F8C277A" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7FB44CC6" w14:textId="52DB1DEA" w:rsidR="001F627A" w:rsidRPr="00FA6D98" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="00B050"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42F23999" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="42F23999" w14:textId="6D6E5E69" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="00CB73EB" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>48:79</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="7A1149AE" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="001F627A" w:rsidRPr="00FD79F4" w14:paraId="7A1149AE" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDBA551" w14:textId="1E1B910E" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="2EDBA551" w14:textId="1E1B910E" w:rsidR="001F627A" w:rsidRPr="00FD79F4" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203E2170" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...15 lines deleted...]
-          <w:p w14:paraId="3B61EB1E" w14:textId="0A95920B" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="76BCA2E0" w14:textId="77777777" w:rsidR="001F627A" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14.03.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B61EB1E" w14:textId="3DC15387" w:rsidR="001F627A" w:rsidRPr="00F54247" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(четверг)</w:t>
+              <w:t>(суббота)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3685BDCF" w14:textId="0E2C1F5D" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...12 lines deleted...]
-              <w:t>20:00</w:t>
+          <w:p w14:paraId="3685BDCF" w14:textId="70A01264" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43CF74DB" w14:textId="6CA42AA1" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="43CF74DB" w14:textId="003F812E" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7104635D" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="1F4B6468" w14:textId="77777777" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08C2DA6A" w14:textId="5064D0CF" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="08C2DA6A" w14:textId="2A57A115" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3641DAB7" w14:textId="63B8919C" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3641DAB7" w14:textId="39CC4532" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>БК «Медведи» ЯМО (Ярославская область)</w:t>
+              <w:t>КГСХА (КОСТРОМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17707FE4" w14:textId="3AB6F825" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="17707FE4" w14:textId="6C876F38" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731E61">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>СШ № 2 (КОСТРОМА)</w:t>
+              <w:t>«Зенит» (ГАЛИЧ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51E70666" w14:textId="4ED343F1" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="51E70666" w14:textId="22C2B24E" w:rsidR="001F627A" w:rsidRPr="00FA6D98" w:rsidRDefault="001F627A" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA6D98">
+              <w:rPr>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>А</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26ED5637" w14:textId="00CAFE9B" w:rsidR="006E14B9" w:rsidRPr="00731E61" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="26ED5637" w14:textId="63DB9A45" w:rsidR="001F627A" w:rsidRPr="00731E61" w:rsidRDefault="00CB73EB" w:rsidP="001F627A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>62:55</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="750EF254" w14:textId="77777777" w:rsidTr="004A172F">
+      <w:tr w:rsidR="001F627A" w:rsidRPr="00FD79F4" w14:paraId="750EF254" w14:textId="77777777" w:rsidTr="004A172F">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11481" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EEAE98F" w14:textId="2947DC95" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5EEAE98F" w14:textId="2947DC95" w:rsidR="001F627A" w:rsidRPr="00FD79F4" w:rsidRDefault="001F627A" w:rsidP="001F627A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD79F4">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ИГРЫ ЗА МЕСТА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="7E38ECF4" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00755E43" w:rsidRPr="00FD79F4" w14:paraId="7E38ECF4" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC7588" w14:textId="67B0AB28" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="53BC7588" w14:textId="67B0AB28" w:rsidR="00755E43" w:rsidRPr="00FD79F4" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57912701" w14:textId="5C911DF3" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...15 lines deleted...]
-          <w:p w14:paraId="7FF5C7DB" w14:textId="7692444D" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="7286270E" w14:textId="4507F994" w:rsidR="00755E43" w:rsidRDefault="00755E43" w:rsidP="00755E43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>07.04.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FF5C7DB" w14:textId="1F954BDC" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(вторник)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13011A84" w14:textId="2567FD3A" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="13011A84" w14:textId="69116ECA" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C62FA78" w14:textId="73011590" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="2C62FA78" w14:textId="73011590" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB25E52" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5BB25E52" w14:textId="77777777" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2F9021" w14:textId="64D95072" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="6C2F9021" w14:textId="64D95072" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77B92737" w14:textId="54E9F03C" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="77B92737" w14:textId="00155EA3" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БКК (КОСТРОМА)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1522521C" w14:textId="438B5FE0" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1522521C" w14:textId="7A7C210B" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ВА РХБЗ (КОСТРОМА)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B4A9A7" w14:textId="3E13608C" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="60B4A9A7" w14:textId="053FAFE0" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
-                <w:color w:val="7030A0"/>
-[...3 lines deleted...]
-              <w:t>ПФ-1</w:t>
+                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>М 5-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDD4F53" w14:textId="5CBF9CED" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="0DDD4F53" w14:textId="5CBF9CED" w:rsidR="00755E43" w:rsidRPr="00F54247" w:rsidRDefault="00755E43" w:rsidP="00755E43">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="52DEB167" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00592ED9" w:rsidRPr="00FD79F4" w14:paraId="52DEB167" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F08753" w14:textId="5D36B651" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="72F08753" w14:textId="5D36B651" w:rsidR="00592ED9" w:rsidRPr="00FD79F4" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01188E06" w14:textId="5A06721B" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...15 lines deleted...]
-          <w:p w14:paraId="427AC677" w14:textId="260D2D42" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="0B45D2A7" w14:textId="4B633CC0" w:rsidR="00592ED9" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>09.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="427AC677" w14:textId="2607EE61" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(четверг)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B1C9B7E" w14:textId="08332E42" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7B1C9B7E" w14:textId="49EA50E0" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19:30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13862FEE" w14:textId="36F1DD56" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="13862FEE" w14:textId="36F1DD56" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A25C0B7" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="5A25C0B7" w14:textId="77777777" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2108A891" w14:textId="755F23B0" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="2108A891" w14:textId="755F23B0" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64378788" w14:textId="236FF10E" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="64378788" w14:textId="63AE3CD3" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КГСХА (КОСТРОМА)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415769D6" w14:textId="2149B34A" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="415769D6" w14:textId="0D644A80" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>СШ № 2 (КОСТРОМА)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25395625" w14:textId="43EC888E" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="25395625" w14:textId="75DA62AC" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ПФ-2</w:t>
+              <w:t>ПФ-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51841321" w14:textId="3DF42A88" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="51841321" w14:textId="3DF42A88" w:rsidR="00592ED9" w:rsidRPr="00F54247" w:rsidRDefault="00592ED9" w:rsidP="00592ED9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="2C72C75C" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w14:paraId="2C72C75C" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C35D5A" w14:textId="3030CCA3" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="50C35D5A" w14:textId="3030CCA3" w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FD02FE" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...15 lines deleted...]
-          <w:p w14:paraId="630B18D8" w14:textId="6B501033" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="604CE02E" w14:textId="6B6EACDE" w:rsidR="00EF64B9" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.04.2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="630B18D8" w14:textId="00413A21" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(суббота)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC510FA" w14:textId="55E283D5" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3BC510FA" w14:textId="68B11DF5" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14:15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12291FFD" w14:textId="274D4C47" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="12291FFD" w14:textId="274D4C47" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A73E146" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3A73E146" w14:textId="77777777" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD93D8D" w14:textId="0A960BE1" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3FD93D8D" w14:textId="0A960BE1" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1B1514" w14:textId="6C2DD1DB" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C1B1514" w14:textId="5552DDA3" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«Зенит» (ГАЛИЧ)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0604655A" w14:textId="187F7164" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0604655A" w14:textId="4DE51F7B" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00731E61">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БК «Медведи» ЯМО (Ярославская область)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4870B924" w14:textId="06799CAB" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="4870B924" w14:textId="2AE54E2B" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
-                <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
-[...3 lines deleted...]
-              <w:t>М 5-6</w:t>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ПФ-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71B0F34D" w14:textId="5B10759A" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="71B0F34D" w14:textId="5B10759A" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="53388BA0" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w14:paraId="53388BA0" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3C30A9" w14:textId="673B8A37" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="1A3C30A9" w14:textId="673B8A37" w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707C0A46" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...28 lines deleted...]
-              <w:t>(суббота)</w:t>
+          <w:p w14:paraId="35166A88" w14:textId="7AADFAA2" w:rsidR="00EF64B9" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.04.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75018147" w14:textId="2A1F6CCE" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>суббота</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55C96C8A" w14:textId="5EA213CA" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55C96C8A" w14:textId="62AFFCF3" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16:45</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B55CBC4" w14:textId="7BABF369" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="2B55CBC4" w14:textId="7BABF369" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E27740" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="20E27740" w14:textId="77777777" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E3C4503" w14:textId="2B05862D" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="0E3C4503" w14:textId="2B05862D" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39302C8D" w14:textId="5E35259B" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="39302C8D" w14:textId="1A22FAF5" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0829FA5D" w14:textId="1323C47A" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="0829FA5D" w14:textId="2DE08A36" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B515996" w14:textId="3E1E0F98" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3B515996" w14:textId="3E1E0F98" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>М 3-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D766CCB" w14:textId="3F31357E" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="4D766CCB" w14:textId="3F31357E" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w14:paraId="345D881E" w14:textId="77777777" w:rsidTr="00731E61">
+      <w:tr w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w14:paraId="345D881E" w14:textId="77777777" w:rsidTr="00731E61">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="421" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5157D6" w14:textId="7292B373" w:rsidR="006E14B9" w:rsidRPr="00FD79F4" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3B5157D6" w14:textId="7292B373" w:rsidR="00EF64B9" w:rsidRPr="00FD79F4" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D8A6DD" w14:textId="6D4F411C" w:rsidR="006E14B9" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...28 lines deleted...]
-              <w:t>(воскресенье)</w:t>
+          <w:p w14:paraId="5BCC9DCE" w14:textId="63A2599E" w:rsidR="00EF64B9" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.04.2026 г.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C18EEB4" w14:textId="4DDDA3C1" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>суббота</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="856" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="538A2F9A" w14:textId="0439B805" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="538A2F9A" w14:textId="14DC5327" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18:15</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77511A55" w14:textId="114B858C" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="77511A55" w14:textId="114B858C" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>СК «ЮНИОР»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79A12DB1" w14:textId="77777777" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="79A12DB1" w14:textId="77777777" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>г. Кострома,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C49C7B" w14:textId="3762E979" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="38C49C7B" w14:textId="3762E979" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ул. Бульварная, д. 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B3FC9D" w14:textId="21AC6EEB" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="69B3FC9D" w14:textId="21AC6EEB" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1977" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38EEFC63" w14:textId="37F0885F" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="38EEFC63" w14:textId="37F0885F" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2EB139" w14:textId="31810C62" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="3E2EB139" w14:textId="31810C62" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54247">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ФИНАЛ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43552447" w14:textId="5DDDF126" w:rsidR="006E14B9" w:rsidRPr="00F54247" w:rsidRDefault="006E14B9" w:rsidP="006E14B9">
+          <w:p w14:paraId="43552447" w14:textId="5DDDF126" w:rsidR="00EF64B9" w:rsidRPr="00F54247" w:rsidRDefault="00EF64B9" w:rsidP="00EF64B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:tbl>
     <w:p w14:paraId="60CD8F20" w14:textId="46DFA025" w:rsidR="00752BFD" w:rsidRDefault="00752BFD" w:rsidP="00301C40">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="675D684F" w14:textId="71AB23CA" w:rsidR="00F6534A" w:rsidRDefault="00F6534A"/>
     <w:p w14:paraId="4D88F29F" w14:textId="00788125" w:rsidR="00FD79F4" w:rsidRPr="00FD79F4" w:rsidRDefault="00FD79F4" w:rsidP="00FD79F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD79F4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Главный судья (1 категория): </w:t>
@@ -3203,91 +3357,91 @@
     <w:p w14:paraId="2B682941" w14:textId="36883DBF" w:rsidR="00FD79F4" w:rsidRPr="00FD79F4" w:rsidRDefault="00FD79F4" w:rsidP="00FD79F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD79F4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Главный секретарь (1 категория):  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FD79F4" w:rsidRPr="00FD79F4" w:rsidSect="00F83E5F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="238" w:right="238" w:bottom="238" w:left="238" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Console">
     <w:panose1 w:val="020B0609040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="8000028F" w:usb1="00001800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="457E3613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7706C774"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3330,281 +3484,300 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2036076408">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00387889"/>
+    <w:rsid w:val="000066A8"/>
     <w:rsid w:val="00016FED"/>
     <w:rsid w:val="00023EB4"/>
     <w:rsid w:val="000246BE"/>
     <w:rsid w:val="000367D2"/>
     <w:rsid w:val="00037019"/>
     <w:rsid w:val="00037AAC"/>
     <w:rsid w:val="00054A8F"/>
     <w:rsid w:val="0005507B"/>
     <w:rsid w:val="000654D4"/>
+    <w:rsid w:val="000879B2"/>
     <w:rsid w:val="000A06A3"/>
     <w:rsid w:val="000B72C8"/>
     <w:rsid w:val="000D4785"/>
     <w:rsid w:val="000D6E24"/>
     <w:rsid w:val="000E58E9"/>
     <w:rsid w:val="000E7CB5"/>
     <w:rsid w:val="000F0598"/>
     <w:rsid w:val="000F54AF"/>
     <w:rsid w:val="001126D5"/>
     <w:rsid w:val="001425FC"/>
     <w:rsid w:val="00153F8F"/>
     <w:rsid w:val="001778AD"/>
     <w:rsid w:val="001937F9"/>
     <w:rsid w:val="001D32B0"/>
     <w:rsid w:val="001D35E5"/>
     <w:rsid w:val="001E162A"/>
+    <w:rsid w:val="001F627A"/>
     <w:rsid w:val="001F7DF7"/>
     <w:rsid w:val="00234B43"/>
     <w:rsid w:val="00281BAC"/>
     <w:rsid w:val="002B6C84"/>
     <w:rsid w:val="002D75C9"/>
     <w:rsid w:val="002E055F"/>
     <w:rsid w:val="00301C40"/>
     <w:rsid w:val="0031795A"/>
     <w:rsid w:val="00387889"/>
     <w:rsid w:val="00394CCB"/>
     <w:rsid w:val="003C3177"/>
     <w:rsid w:val="003D1D7A"/>
     <w:rsid w:val="003D6EA1"/>
     <w:rsid w:val="003E1DDE"/>
     <w:rsid w:val="003E1DE9"/>
     <w:rsid w:val="00401596"/>
     <w:rsid w:val="00412A7D"/>
     <w:rsid w:val="004372D4"/>
     <w:rsid w:val="004375F1"/>
     <w:rsid w:val="004407AC"/>
     <w:rsid w:val="00440EE7"/>
     <w:rsid w:val="004466D2"/>
     <w:rsid w:val="0045005C"/>
     <w:rsid w:val="00477762"/>
     <w:rsid w:val="00492BE0"/>
     <w:rsid w:val="00496C23"/>
     <w:rsid w:val="004A172F"/>
     <w:rsid w:val="004A72A8"/>
     <w:rsid w:val="004B5D44"/>
     <w:rsid w:val="004D2686"/>
     <w:rsid w:val="004D3F3F"/>
     <w:rsid w:val="004E00E5"/>
+    <w:rsid w:val="00506D23"/>
     <w:rsid w:val="005607D3"/>
     <w:rsid w:val="00566E38"/>
+    <w:rsid w:val="00567309"/>
     <w:rsid w:val="00581391"/>
     <w:rsid w:val="00581BC3"/>
+    <w:rsid w:val="00592ED9"/>
     <w:rsid w:val="005A0C54"/>
     <w:rsid w:val="005A2198"/>
     <w:rsid w:val="005B02F3"/>
     <w:rsid w:val="005B1026"/>
     <w:rsid w:val="005F0134"/>
     <w:rsid w:val="005F016B"/>
     <w:rsid w:val="00605012"/>
     <w:rsid w:val="00624201"/>
     <w:rsid w:val="006317DB"/>
+    <w:rsid w:val="00655067"/>
     <w:rsid w:val="00680ADE"/>
     <w:rsid w:val="00683814"/>
     <w:rsid w:val="00686A83"/>
     <w:rsid w:val="006A14FC"/>
     <w:rsid w:val="006B1673"/>
     <w:rsid w:val="006C48F9"/>
     <w:rsid w:val="006D20EC"/>
     <w:rsid w:val="006E14B9"/>
     <w:rsid w:val="006E574D"/>
     <w:rsid w:val="0070103E"/>
     <w:rsid w:val="00702D43"/>
+    <w:rsid w:val="007234FD"/>
     <w:rsid w:val="00731E61"/>
     <w:rsid w:val="00737D03"/>
     <w:rsid w:val="0075172B"/>
     <w:rsid w:val="00752BFD"/>
+    <w:rsid w:val="00755E43"/>
     <w:rsid w:val="007747D7"/>
     <w:rsid w:val="007A4D56"/>
     <w:rsid w:val="007A628D"/>
     <w:rsid w:val="007C1BBE"/>
+    <w:rsid w:val="007D18A2"/>
     <w:rsid w:val="007F4D2B"/>
     <w:rsid w:val="00801448"/>
     <w:rsid w:val="008D00B9"/>
     <w:rsid w:val="008D2B93"/>
     <w:rsid w:val="008F7E8D"/>
-    <w:rsid w:val="00916389"/>
     <w:rsid w:val="009166D7"/>
     <w:rsid w:val="0093443E"/>
     <w:rsid w:val="009379E7"/>
     <w:rsid w:val="00947C65"/>
     <w:rsid w:val="009A1738"/>
     <w:rsid w:val="009B1229"/>
     <w:rsid w:val="009E49E9"/>
     <w:rsid w:val="009F07A0"/>
     <w:rsid w:val="00A0739D"/>
     <w:rsid w:val="00A159E1"/>
     <w:rsid w:val="00A23D2C"/>
+    <w:rsid w:val="00A50E9F"/>
     <w:rsid w:val="00A561BE"/>
     <w:rsid w:val="00A73E06"/>
+    <w:rsid w:val="00A74FDB"/>
     <w:rsid w:val="00A80097"/>
+    <w:rsid w:val="00AA0D7E"/>
     <w:rsid w:val="00AA7F1D"/>
     <w:rsid w:val="00B022F3"/>
     <w:rsid w:val="00B05740"/>
     <w:rsid w:val="00B274BB"/>
     <w:rsid w:val="00B55AED"/>
     <w:rsid w:val="00B64149"/>
     <w:rsid w:val="00B70C85"/>
     <w:rsid w:val="00B72D80"/>
     <w:rsid w:val="00B846DE"/>
     <w:rsid w:val="00B977D5"/>
     <w:rsid w:val="00BA20D6"/>
     <w:rsid w:val="00BB2053"/>
     <w:rsid w:val="00BB5BE3"/>
     <w:rsid w:val="00BF2DE1"/>
     <w:rsid w:val="00C214F8"/>
     <w:rsid w:val="00C37EAF"/>
     <w:rsid w:val="00C64BA7"/>
     <w:rsid w:val="00C90687"/>
     <w:rsid w:val="00C9530C"/>
+    <w:rsid w:val="00C9764C"/>
+    <w:rsid w:val="00CB73EB"/>
     <w:rsid w:val="00CF2963"/>
     <w:rsid w:val="00D22065"/>
     <w:rsid w:val="00D27BE4"/>
     <w:rsid w:val="00D378E1"/>
     <w:rsid w:val="00D425E9"/>
     <w:rsid w:val="00D74BA0"/>
+    <w:rsid w:val="00D85E0A"/>
     <w:rsid w:val="00D972E1"/>
     <w:rsid w:val="00DB0F45"/>
     <w:rsid w:val="00DF0526"/>
     <w:rsid w:val="00E0740E"/>
     <w:rsid w:val="00E23A34"/>
     <w:rsid w:val="00E323A2"/>
     <w:rsid w:val="00E45054"/>
     <w:rsid w:val="00E45414"/>
     <w:rsid w:val="00E45AA1"/>
     <w:rsid w:val="00E64B8E"/>
     <w:rsid w:val="00E95CEB"/>
     <w:rsid w:val="00E97B53"/>
     <w:rsid w:val="00EA64F6"/>
     <w:rsid w:val="00EC6CD7"/>
     <w:rsid w:val="00ED3B15"/>
     <w:rsid w:val="00EF6270"/>
+    <w:rsid w:val="00EF64B9"/>
+    <w:rsid w:val="00F51985"/>
     <w:rsid w:val="00F54247"/>
     <w:rsid w:val="00F601A8"/>
     <w:rsid w:val="00F62F43"/>
     <w:rsid w:val="00F6534A"/>
     <w:rsid w:val="00F7779B"/>
     <w:rsid w:val="00F84DE0"/>
     <w:rsid w:val="00F9255F"/>
     <w:rsid w:val="00FA2918"/>
     <w:rsid w:val="00FA4F79"/>
     <w:rsid w:val="00FA4F7E"/>
+    <w:rsid w:val="00FA6D98"/>
     <w:rsid w:val="00FD6D47"/>
     <w:rsid w:val="00FD79F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="67E0867D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{0ED0E525-4E51-48C2-921A-B4F282A7C035}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3932,50 +4105,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00387889"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4066,51 +4244,51 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00387889"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Console" w:eastAsia="Lucida Console" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="651327812">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1124810043">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4428,73 +4606,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>224</Words>
-  <Characters>1279</Characters>
+  <Words>250</Words>
+  <Characters>1426</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1501</CharactersWithSpaces>
+  <CharactersWithSpaces>1673</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Александр Козлов</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>